--- v0 (2026-06-22)
+++ v1 (2026-09-21)
@@ -18,52 +18,50 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="6F90182E" w14:textId="676793FB" w:rsidR="00DC3F76" w:rsidRPr="00DC3F76" w:rsidRDefault="00DC3F76" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00965DC7">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3092ADCA" wp14:editId="3AD54BB7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3881989</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>267</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2258695" cy="1074420"/>
             <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -338,95 +336,95 @@
       <w:r w:rsidR="0064292B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daily </w:t>
       </w:r>
       <w:r w:rsidRPr="00965DC7">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anglican Cycle of Prayer is available online at</w:t>
       </w:r>
       <w:r w:rsidR="007558B8">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A01BBF5" w14:textId="4B05627E" w:rsidR="00FD5CE1" w:rsidRDefault="005666E2" w:rsidP="00DC3F76">
+    <w:p w14:paraId="2A01BBF5" w14:textId="4B05627E" w:rsidR="00FD5CE1" w:rsidRDefault="000812F9" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A82C34" w:rsidRPr="00D21E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.anglicancommunion.org/resource/from-abu-to-divine-hope-via-zululand/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24C655B5" w14:textId="77777777" w:rsidR="00A82C34" w:rsidRDefault="00A82C34" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BD61401" w14:textId="29734EA5" w:rsidR="00F65B4D" w:rsidRDefault="00F65B4D" w:rsidP="00F65B4D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65B4D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Armed Forces and Federal Ministries Cycle of Prayer is available online at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6F4BA8" w14:textId="75E35F54" w:rsidR="00F65B4D" w:rsidRDefault="005666E2" w:rsidP="00F65B4D">
+    <w:p w14:paraId="4C6F4BA8" w14:textId="75E35F54" w:rsidR="00F65B4D" w:rsidRDefault="000812F9" w:rsidP="00F65B4D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F65B4D" w:rsidRPr="00CF388B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://www.episcopalchurch.org/federalministries/cycle-of-prayer-2025-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="479CDDA4" w14:textId="77777777" w:rsidR="00F65B4D" w:rsidRDefault="00F65B4D" w:rsidP="00F65B4D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1050,85 +1048,67 @@
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
               <v:line w14:anchorId="1D76742B" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="2.25pt,7.9pt" to="434.25pt,9.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+hSkh3QEAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9a4jJ0pXXufgKL1U&#10;rdU0vRN28CIBg4B613/fgbXXUVtVapQLYmDeY96bYX03WsMOEKJG1/LlouYMnMROu33Ln74/fLjl&#10;LCbhOmHQQcuPEPnd5v279eAbuMIeTQeBEYmLzeBb3qfkm6qKsgcr4gI9OLpUGKxIFIZ91QUxELs1&#10;1VVd31QDhs4HlBAjnd5Pl3xT+JUCmb4qFSEx03KqLZU1lPU5r9VmLZp9EL7X8lSGeEUVVmhHj85U&#10;9yIJ9jPoP6islgEjqrSQaCtUSksoGkjNsv5NzWMvPBQtZE70s03x7Wjll8MuMN21fMWZE5Za9JiC&#10;0Ps+sS06RwZiYKvs0+BjQ+lbtwunKPpdyKJHFSxTRvsfNALFBhLGxuLycXYZxsQkHV6vbm9WNTVD&#10;0t3yY31dulBNNJnOh5g+AVqWNy032mUTRCMOn2Oipyn1nJKPjctrRKO7B21MCfL4wNYEdhDU+DQu&#10;swDCvciiKCOrLGsSUnbpaGBi/QaKjKGCJ0llJC+cQkpw6cxrHGVnmKIKZmBdyv4n8JSfoVDG9X/A&#10;M6K8jC7NYKsdhr+9frFCTflnBybd2YJn7I6lxcUamrvi3OmP5MF+GRf45SdvfgEAAP//AwBQSwME&#10;FAAGAAgAAAAhAIFpLHPcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;U0QrK8SpEBIHpKqUlgPcXHtJAvE62E4b/p7lBMedGc2+qVaT78URY+oCaZjPChBINriOGg0v+4cr&#10;BSJlQ870gVDDNyZY1ednlSldONEzHne5EVxCqTQa2pyHUspkW/QmzcKAxN57iN5kPmMjXTQnLve9&#10;vC6KpfSmI/7QmgHvW7Sfu9FreJ0/fm3t8LHdP9n1W1znzQbzqPXlxXR3CyLjlP/C8IvP6FAz0yGM&#10;5JLoNdwsOMjyggewrZaKhQMLSoGsK/mfv/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;foUpId0BAAARBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAgWksc9wAAAAHAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="50145763" w14:textId="77777777" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00DC3F76" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE57125" w14:textId="7B295464" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00DC3F76">
+    <w:p w14:paraId="1932B6FF" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>June 7</w:t>
-[...17 lines deleted...]
-        <w:t>The Second Sunday after Pentecost</w:t>
+        <w:t>July 5:  The Sixth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F32658A" w14:textId="5DA63091" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="000A772A" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A772A">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="00193065" w:rsidRPr="00193065">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Trinity Episcopal Church</w:t>
       </w:r>
       <w:r w:rsidR="00D81EC5" w:rsidRPr="00D81EC5">
         <w:rPr>
@@ -1250,340 +1230,361 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pastoral Universitariaz</w:t>
       </w:r>
       <w:r w:rsidR="005762B0">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D5E0D6" w14:textId="74D3CFD4" w:rsidR="00FE2A59" w:rsidRDefault="00164292" w:rsidP="00F4219B">
+    <w:p w14:paraId="62D5E0D6" w14:textId="53386829" w:rsidR="00FE2A59" w:rsidRPr="00E70D64" w:rsidRDefault="00164292" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A59">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the Anglican Communion, we pray for</w:t>
       </w:r>
       <w:r w:rsidR="00FE2A59" w:rsidRPr="00FE2A59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4219B" w:rsidRPr="00F4219B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00F4219B">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Anglican Church of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>South America</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4219B" w:rsidRPr="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3E49FD" w14:textId="1F19C88F" w:rsidR="00EB4E38" w:rsidRDefault="002908DD" w:rsidP="00BC4BE3">
+    <w:p w14:paraId="074C5C68" w14:textId="77777777" w:rsidR="00DF77A0" w:rsidRPr="00EC0D4B" w:rsidRDefault="00DF77A0" w:rsidP="00DF77A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in </w:t>
-[...6 lines deleted...]
-        <w:t>Pennsylvania—at Carlisle Barracks, Letterkenny Army Depot, Fort Indiantown Gap, Federal Correctional Institution Schuylkill, and the VA Pittsburgh Healthcare System.</w:t>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in South Dakota—at Ellsworth Air Force Base, the 114th Fighter Wing Air National Guard, Camp Rapid, Federal Prison Camp Yankton, and the Sioux Falls VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2FCFF2" w14:textId="77777777" w:rsidR="00EC0D4B" w:rsidRDefault="00EC0D4B" w:rsidP="0049378D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CDA20B0" w14:textId="77777777" w:rsidR="0049378D" w:rsidRDefault="0049378D" w:rsidP="0049378D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6724EFCE" w14:textId="77777777" w:rsidR="0049378D" w:rsidRDefault="0049378D" w:rsidP="0049378D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F1092F2" w14:textId="77777777" w:rsidR="0049378D" w:rsidRDefault="0049378D" w:rsidP="0049378D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E210FA" w14:textId="77777777" w:rsidR="0049378D" w:rsidRPr="00EC0D4B" w:rsidRDefault="0049378D" w:rsidP="0049378D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF35939" w14:textId="1A679C10" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
-      <w:pPr>
+    <w:p w14:paraId="660F4994" w14:textId="2FE38E8F" w:rsidR="00193065" w:rsidRPr="00C3410B" w:rsidRDefault="00496147" w:rsidP="00C3410B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>June 14:  The Third Sunday after Pentecost</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>July 12:  The Seventh Sunday after Pentecost</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C3410B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00193065" w:rsidRPr="00C3410B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In our Diocese of Missouri, we pray for Grace Episcopal Church (1839) in Jefferson City and for Paula, their Deacon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE14472" w14:textId="7386A661" w:rsidR="00766A4C" w:rsidRPr="00D81EC5" w:rsidRDefault="00766A4C" w:rsidP="00193065">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81EC5">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parish of the Ascension (Parroquia Ayudada La Ascensión) in Morovis</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81EC5">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F2743F" w14:textId="61319894" w:rsidR="00FE2A59" w:rsidRPr="00193065" w:rsidRDefault="00164292" w:rsidP="00193065">
+    <w:p w14:paraId="05F2743F" w14:textId="2358C068" w:rsidR="00FE2A59" w:rsidRPr="00E70D64" w:rsidRDefault="00164292" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A59">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the A</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CE1" w:rsidRPr="00FE2A59">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00F4219B" w:rsidRPr="00F4219B">
-[...13 lines deleted...]
-      <w:r w:rsidR="00FE2A59" w:rsidRPr="00193065">
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Province of the Episcopal Church of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>South Sudan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255024EB" w14:textId="52F34340" w:rsidR="000C20C0" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="009670C0">
+    <w:p w14:paraId="2B48F71B" w14:textId="77777777" w:rsidR="00DF77A0" w:rsidRPr="00EC0D4B" w:rsidRDefault="00DF77A0" w:rsidP="00DF77A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and </w:t>
-[...6 lines deleted...]
-        <w:t>all our Army service members on their 251st birthday and those serving in Puerto Rico—at Fort Buchanan, Muñiz Air National Guard Base, Coast Guard Base San Juan, and Camp Santiago.</w:t>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Tennessee—at Arnold Air Force Base, the 164th Airlift Wing Air National Guard, the 134th Air Refueling Wing Air National Guard, Federal Correctional Institution Memphis, and the Alvin C. York VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F75E5BB" w14:textId="77777777" w:rsidR="00422E6F" w:rsidRDefault="00422E6F" w:rsidP="006826CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447D3ACB" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="006826CF">
+    <w:p w14:paraId="2446C000" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="006826CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13DAE3DD" w14:textId="073B0F04" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="447D3ACB" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="006826CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13DAE3DD" w14:textId="2C1FCB02" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00C46B10">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>June 21:  The Fourth Sunday after Pentecost</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>July 19:  The Eighth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693576DF" w14:textId="41B64D19" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00DC3F76" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00801CEE" w:rsidRPr="00801CEE">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">St. John's Episcopal Church </w:t>
       </w:r>
       <w:r w:rsidR="00D81EC5" w:rsidRPr="00D81EC5">
         <w:rPr>
@@ -1675,141 +1676,172 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Episcopal School System (Sistema Escuelas Episcopales)</w:t>
       </w:r>
       <w:r w:rsidR="005762B0">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0075CCB4" w14:textId="77777777" w:rsidR="00EC0D4B" w:rsidRDefault="00164292" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="0075CCB4" w14:textId="34E81342" w:rsidR="00EC0D4B" w:rsidRPr="00E70D64" w:rsidRDefault="00164292" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4219B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00F4219B" w:rsidRPr="00F4219B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00F4219B">
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Province of the Episcopal Church</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of Sudan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9362D5" w14:textId="423ACBDD" w:rsidR="003210AA" w:rsidRPr="00EC0D4B" w:rsidRDefault="00EC0D4B" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="10CA2D15" w14:textId="77777777" w:rsidR="00DF77A0" w:rsidRPr="00EC0D4B" w:rsidRDefault="00DF77A0" w:rsidP="00DF77A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Rhode Island—at the Navy War College, Camp Fogarty, Coast Guard Station Providence, the 143rd Airlift Wing Air National Guard, and the Providence VA Medical Center.</w:t>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Texas—at Fort Bliss, Fort Hood, Joint Base San Antonio, Laughlin Air Force Base, Federal Correctional Complex Beaumont, and the VA North Texas Healthcare System.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1345472E" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BF94EF9" w14:textId="77777777" w:rsidR="009B2DCC" w:rsidRPr="00D94853" w:rsidRDefault="009B2DCC" w:rsidP="00DC3F76">
+    <w:p w14:paraId="7BF94EF9" w14:textId="77777777" w:rsidR="009B2DCC" w:rsidRDefault="009B2DCC" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FBBBA4E" w14:textId="00252129" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="49408F59" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRPr="00D94853" w:rsidRDefault="00787FE4" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="74490A05" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>June 28:  The Fifth Sunday after Pentecost</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>July 26:  The Ninth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419B7B80" w14:textId="5A5D6AE1" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00DC3F76" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00801CEE" w:rsidRPr="00801CEE">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Trinity Episcopal Church </w:t>
       </w:r>
       <w:r w:rsidR="00FE1F56" w:rsidRPr="00FE1F56">
         <w:rPr>
@@ -1859,190 +1891,194 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Our Lady of Guadalupe (Chapel) (Nuestra Sra. De Guadalupe) in Patillas</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C70DAF" w14:textId="72B591DC" w:rsidR="00DC3F76" w:rsidRPr="00EC0D4B" w:rsidRDefault="002F5D65" w:rsidP="00F1625F">
+    <w:p w14:paraId="46C70DAF" w14:textId="69214E98" w:rsidR="00DC3F76" w:rsidRPr="00EC0D4B" w:rsidRDefault="002F5D65" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican </w:t>
       </w:r>
       <w:r w:rsidR="00EB2AA1" w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00F4219B" w:rsidRPr="00EC0D4B">
-[...21 lines deleted...]
-    <w:p w14:paraId="3D7FC60B" w14:textId="205C3365" w:rsidR="000C20C0" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="0068028E">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Anglican Church of Tanzania</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD41825" w14:textId="77777777" w:rsidR="00B857C9" w:rsidRDefault="00B857C9" w:rsidP="00B857C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="7BD8B9C5" w14:textId="4FB7F220" w:rsidR="00CB1D55" w:rsidRDefault="00CB1D55" w:rsidP="00DC3F76">
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Virginia—at Fort Belvoir, Marine Corps Base Quantico, Fort Gregg-Adams, Joint Base Langley-Eustis, Naval Station Norfolk, and the Richmond VA Medical Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417AA89E" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="00787FE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCC4DC5" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="00787FE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CAF4B8" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7BD8B9C5" w14:textId="4FB7F220" w:rsidR="00CB1D55" w:rsidRDefault="00CB1D55" w:rsidP="00DC3F76">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                               ____________________________________</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2657B160" w14:textId="77777777" w:rsidR="009B2DCC" w:rsidRDefault="009B2DCC" w:rsidP="00DC3F76">
+        <w:t xml:space="preserve">                                               ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C8637C" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B75BFCB" w14:textId="00B66286" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="2657B160" w14:textId="77777777" w:rsidR="009B2DCC" w:rsidRDefault="009B2DCC" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="267E4BA3" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>July 5:  The Sixth Sunday after Pentecost</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>August 2:  The Tenth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA79C28" w14:textId="3F2D0624" w:rsidR="00981982" w:rsidRDefault="00981982" w:rsidP="00981982">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981982">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In our Diocese of Missouri, we pray for the people and ministry of</w:t>
       </w:r>
       <w:r w:rsidR="0075429F">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801CEE" w:rsidRPr="00801CEE">
         <w:rPr>
@@ -2169,161 +2205,215 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Holy Trinity Episcopal College (Colegio Episcopal Santísima) in Trinidad</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B7918D" w14:textId="4D777CBD" w:rsidR="002F5D65" w:rsidRPr="009B2DCC" w:rsidRDefault="002F5D65" w:rsidP="009B2DCC">
+    <w:p w14:paraId="74B7918D" w14:textId="68B5ED8D" w:rsidR="002F5D65" w:rsidRPr="00E70D64" w:rsidRDefault="002F5D65" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004352B5">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In the A</w:t>
       </w:r>
       <w:r w:rsidR="00EB2AA1" w:rsidRPr="004352B5">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00F4219B" w:rsidRPr="00F4219B">
-[...6 lines deleted...]
-      <w:r w:rsidR="009B2DCC">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Church of the Province</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4219B" w:rsidRPr="009B2DCC">
-[...7 lines deleted...]
-    <w:p w14:paraId="484DEE01" w14:textId="1EF11757" w:rsidR="000C20C0" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="008F56B9">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of Uganda</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AED80A" w14:textId="77777777" w:rsidR="00B857C9" w:rsidRPr="00EC0D4B" w:rsidRDefault="00B857C9" w:rsidP="00B857C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0D4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in </w:t>
-[...6 lines deleted...]
-        <w:t>South Dakota—at Ellsworth Air Force Base, the 114th Fighter Wing Air National Guard, Camp Rapid, Federal Prison Camp Yankton, and the Sioux Falls VA Medical Center.</w:t>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, milita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ry members, their families, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all our Coast Guard service members on their 236th birthday and those serving in Utah and Vermont—at Hill Air Force Base, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dugway</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proving Ground, Tooele Army Depot, Camp Williams, George E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wahlen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VA Medical Center, the 158th Fighter Wing Air National Guard, Camp Jonson, Coast Guard Station Burlington, and the Burlington VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199D7998" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="000C20C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0C1B1389" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="000C20C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="726AD71C" w14:textId="77777777" w:rsidR="00CF6762" w:rsidRPr="000C20C0" w:rsidRDefault="00CF6762" w:rsidP="000C20C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="280A40C4" w14:textId="1F693971" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="6A94C54D" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>July 12:  The Seventh Sunday after Pentecost</w:t>
+        <w:t>August 9:  The Eleventh Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114B1F3B" w14:textId="042245FB" w:rsidR="00C60E3A" w:rsidRDefault="001C5326" w:rsidP="00C60E3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C5326">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="007B15F9" w:rsidRPr="007B15F9">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. John's Episcopal Church</w:t>
       </w:r>
       <w:r w:rsidR="007B15F9">
         <w:rPr>
@@ -2408,158 +2498,168 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. Matthew the Apostle Mission (Misión San Mateo, Apóstol) in Penuelas</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E270744" w14:textId="4A9C2D39" w:rsidR="002F5D65" w:rsidRPr="009B2DCC" w:rsidRDefault="002F5D65" w:rsidP="009B2DCC">
+    <w:p w14:paraId="7D1D3B8F" w14:textId="77777777" w:rsidR="00E70D64" w:rsidRDefault="002F5D65" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D94853">
+      <w:r w:rsidRPr="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the A</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2AA1">
+      <w:r w:rsidR="00EB2AA1" w:rsidRPr="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...21 lines deleted...]
-    <w:p w14:paraId="494E8520" w14:textId="72275D18" w:rsidR="000962AD" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="00204A6E">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Episcopal Church</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5129673E" w14:textId="6582C685" w:rsidR="00B857C9" w:rsidRPr="00E70D64" w:rsidRDefault="00B857C9" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0D4B">
-[...11 lines deleted...]
-        <w:t>Tennessee—at Arnold Air Force Base, the 164th Airlift Wing Air National Guard, the 134th Air Refueling Wing Air National Guard, Federal Correctional Institution Memphis, and the Alvin C. York VA Medical Center.</w:t>
+      <w:r w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Washington—at Joint Base Lewis-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>McChord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Naval Base Kitsap, Naval Air Station Whidbey Island, Fairchild Air Force Base, Federal Detention Center SeaTac, and the Seattle VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CB4D14" w14:textId="77777777" w:rsidR="00CF6762" w:rsidRDefault="00CF6762" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1640846D" w14:textId="77777777" w:rsidR="00F44DEF" w:rsidRPr="00D94853" w:rsidRDefault="00F44DEF" w:rsidP="00DC3F76">
-[...7 lines deleted...]
-    <w:p w14:paraId="22CD61B8" w14:textId="03581D28" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="1640846D" w14:textId="77777777" w:rsidR="00F44DEF" w:rsidRDefault="00F44DEF" w:rsidP="00DC3F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C91656" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRPr="00D94853" w:rsidRDefault="00787FE4" w:rsidP="00DC3F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13526635" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>July 19:  The Eighth Sunday after Pentecost</w:t>
+        <w:t>August 16:  The Twelfth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA09630" w14:textId="6007559B" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00981982" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="007B15F9" w:rsidRPr="007B15F9">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Calvary Episcopal Church</w:t>
       </w:r>
       <w:r w:rsidR="007B15F9">
         <w:rPr>
@@ -2630,169 +2730,179 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Episcopal Cathedral School</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008496C9" w14:textId="24C7574C" w:rsidR="00FE2A59" w:rsidRPr="00EC0D4B" w:rsidRDefault="002F5D65" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="008496C9" w14:textId="4A5506D0" w:rsidR="00FE2A59" w:rsidRPr="00EC0D4B" w:rsidRDefault="002F5D65" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A59">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the A</w:t>
       </w:r>
       <w:r w:rsidR="00EB2AA1" w:rsidRPr="00FE2A59">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...20 lines deleted...]
-      <w:r w:rsidR="00FE2A59" w:rsidRPr="00EC0D4B">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Church in Wales</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C434F3" w14:textId="317EFAC7" w:rsidR="000C20C0" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="0075106B">
+    <w:p w14:paraId="5EB19877" w14:textId="77777777" w:rsidR="00B857C9" w:rsidRPr="00710FC0" w:rsidRDefault="00B857C9" w:rsidP="00B857C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0D4B">
-[...11 lines deleted...]
-        <w:t>Texas—at Fort Bliss, Fort Hood, Joint Base San Antonio, Laughlin Air Force Base, Federal Correctional Complex Beaumont, and the VA North Texas Healthcare System.</w:t>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in West Virginia—at Camp Dawson, the 130th Airlift Wing Air National Guard, the 167th Airlift Wing Air National Guard, Federal Correctional Institution Beckley, and the Martinsburg VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6455EC59" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="00FC5E7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB91866" w14:textId="77777777" w:rsidR="00B93001" w:rsidRDefault="00B93001" w:rsidP="006826CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66632D85" w14:textId="742B4D63" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="0E6A9120" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="006826CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="294E2EBA" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="006826CF">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>July 26:  The Ninth Sunday after Pentecost</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37634E97" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="006826CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2016FE0B" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>August 23:  The Thirteenth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651EEBF0" w14:textId="67DE09FA" w:rsidR="00772EAA" w:rsidRDefault="00DC3F76" w:rsidP="00772EAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In our Dioce</w:t>
       </w:r>
       <w:r w:rsidR="00ED4D08">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">se of Missouri, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="000A772A" w:rsidRPr="00D94853">
         <w:rPr>
@@ -2912,163 +3022,175 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772EAA">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Mission of the Prince of Peace (Misión Adscrita Príncipe de Paz) in Ponce</w:t>
       </w:r>
       <w:r w:rsidRPr="00772EAA">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C366943" w14:textId="5FA887D5" w:rsidR="0035242E" w:rsidRPr="00FE2A59" w:rsidRDefault="0035242E" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="6C366943" w14:textId="0F19B574" w:rsidR="0035242E" w:rsidRPr="00E70D64" w:rsidRDefault="0035242E" w:rsidP="00E70D64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F09C3">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001F09C3" w:rsidRPr="00FE2A59">
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Church of the Province of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>West Africa</w:t>
+      </w:r>
+      <w:r w:rsidR="001F09C3" w:rsidRPr="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF0CF1E" w14:textId="7543D550" w:rsidR="000C20C0" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="000E22B8">
+    <w:p w14:paraId="63ABFA21" w14:textId="77777777" w:rsidR="00B857C9" w:rsidRPr="00710FC0" w:rsidRDefault="00B857C9" w:rsidP="00B857C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0D4B">
-[...11 lines deleted...]
-        <w:t>Virginia—at Fort Belvoir, Marine Corps Base Quantico, Fort Gregg-Adams, Joint Base Langley-Eustis, Naval Station Norfolk, and the Richmond VA Medical Center.</w:t>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Wisconsin—at Fort McCoy, Volk Field Air National Guard Base, the 115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fighter Wing Air National Guard, Federal Correctional Institution Oxford, and the Madison VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153A057A" w14:textId="77777777" w:rsidR="000C20C0" w:rsidRPr="000C20C0" w:rsidRDefault="000C20C0" w:rsidP="000C20C0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D10905C" w14:textId="2E7206C1" w:rsidR="00CB1D55" w:rsidRDefault="009B2DCC" w:rsidP="00CB1D55">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6FE53CCD" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="00CB1D55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CAD975" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="00CB1D55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B0F903" w14:textId="77777777" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>August 2:  The Tenth Sunday after Pentecost</w:t>
+        <w:t>August 30:  The Fourteenth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A162529" w14:textId="4DE3B72F" w:rsidR="00772EAA" w:rsidRPr="00772EAA" w:rsidRDefault="00772EAA" w:rsidP="00772EAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772EAA">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="00535488" w:rsidRPr="00535488">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Trinity Episcopal Church </w:t>
       </w:r>
       <w:r w:rsidR="00535488">
         <w:rPr>
@@ -3153,165 +3275,217 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. Andrew's Episcopal College (Colegio Episcopal San Andrés)</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49687CF9" w14:textId="21083D8F" w:rsidR="006826CF" w:rsidRPr="00EC0D4B" w:rsidRDefault="006826CF" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="49687CF9" w14:textId="68BEDD99" w:rsidR="006826CF" w:rsidRPr="00F21475" w:rsidRDefault="006826CF" w:rsidP="00F21475">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996EC3">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EC0D4B">
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Church in the Province of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00FE2A59" w:rsidRPr="00EC0D4B">
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>West Indies</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2A59" w:rsidRPr="00F21475">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D49073" w14:textId="75E0EB2D" w:rsidR="000C20C0" w:rsidRPr="00EC0D4B" w:rsidRDefault="000C20C0" w:rsidP="005A3775">
+    <w:p w14:paraId="571EE000" w14:textId="77777777" w:rsidR="00B857C9" w:rsidRPr="00710FC0" w:rsidRDefault="00B857C9" w:rsidP="00B857C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0D4B">
-[...38 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in Wyoming—at F.E. Warren Air Force Base, Camp Guernsey, the 153</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Airlift Wing Air National Guard, Laramie Readiness Center, and the Cheyenne VA Medical Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF45751" w14:textId="76E5A6E5" w:rsidR="000E7C6F" w:rsidRDefault="000E7C6F" w:rsidP="00DC3F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C055F35" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRDefault="00787FE4" w:rsidP="00DC3F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360B7D6D" w14:textId="77777777" w:rsidR="00F21475" w:rsidRDefault="00F21475" w:rsidP="00F21475">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3EB88C" w14:textId="77777777" w:rsidR="000962AD" w:rsidRDefault="000962AD" w:rsidP="00DC3F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352237EA" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRPr="00D94853" w:rsidRDefault="00787FE4" w:rsidP="00DC3F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24519F66" w14:textId="485B1142" w:rsidR="00496147" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00496147">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>August 9:  The Eleventh Sunday after Pentecost</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 6:  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496147">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fifteenth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2FDBAD" w14:textId="3EC18087" w:rsidR="00772EAA" w:rsidRPr="00772EAA" w:rsidRDefault="00772EAA" w:rsidP="00772EAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772EAA">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="00535488" w:rsidRPr="00535488">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Grace Episcopal Church </w:t>
       </w:r>
       <w:r w:rsidR="00535488">
         <w:rPr>
@@ -3375,147 +3549,242 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766A4C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. Michael the Archangel Mission (Misión San Miguel Arcángel) in Ponce</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CBFE15" w14:textId="6735AF1F" w:rsidR="00FE2A59" w:rsidRDefault="0035242E" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="03CBFE15" w14:textId="794CE631" w:rsidR="00FE2A59" w:rsidRPr="00F21475" w:rsidRDefault="0035242E" w:rsidP="00F21475">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A59">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EC0D4B">
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Episcopal / Anglican Province</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of Alexandria</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFD35CC" w14:textId="59BD4354" w:rsidR="000C20C0" w:rsidRPr="00710FC0" w:rsidRDefault="000C20C0" w:rsidP="00FC61D1">
+    <w:p w14:paraId="4AFD35CC" w14:textId="3C0189D7" w:rsidR="000C20C0" w:rsidRPr="00E70D64" w:rsidRDefault="000C20C0" w:rsidP="003536CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710FC0">
-[...14 lines deleted...]
-    <w:p w14:paraId="4E7DCBB8" w14:textId="77777777" w:rsidR="000C20C0" w:rsidRPr="001F09C3" w:rsidRDefault="000C20C0" w:rsidP="000C20C0">
+      <w:r w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Alabama—at Maxwell Air Force Base, Redstone Arsenal, Fort </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Novosel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anniston Army Depot, Federal Correctional Institution Aliceville, and the Birmingham VA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Medical Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7DCBB8" w14:textId="77777777" w:rsidR="000C20C0" w:rsidRDefault="000C20C0" w:rsidP="000C20C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC7E6AB" w14:textId="77777777" w:rsidR="00787FE4" w:rsidRPr="001F09C3" w:rsidRDefault="00787FE4" w:rsidP="000C20C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485A7504" w14:textId="77777777" w:rsidR="000962AD" w:rsidRPr="00D94853" w:rsidRDefault="000962AD" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E93D9D2" w14:textId="4D9F613A" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="6E93D9D2" w14:textId="2381E2BC" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00C46B10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>August 16:  The Twelfth Sunday after Pentecost</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>September 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496147">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sixteenth</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23811F98" w14:textId="00ADFDFA" w:rsidR="00772EAA" w:rsidRPr="00772EAA" w:rsidRDefault="00772EAA" w:rsidP="00772EAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772EAA">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="00535488" w:rsidRPr="00535488">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emmanuel Episcopal Church</w:t>
       </w:r>
       <w:r w:rsidR="00535488">
         <w:rPr>
@@ -3569,180 +3838,267 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1F56">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. Luke's Episcopal Health System (Sistema de Salud Episcopal San Lucas)</w:t>
       </w:r>
       <w:r w:rsidR="0061448B" w:rsidRPr="00FE1F56">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36042A9D" w14:textId="186BC02C" w:rsidR="0035242E" w:rsidRPr="00FE2A59" w:rsidRDefault="0035242E" w:rsidP="00EC0D4B">
+    <w:p w14:paraId="36042A9D" w14:textId="46EE366B" w:rsidR="0035242E" w:rsidRPr="00F21475" w:rsidRDefault="0035242E" w:rsidP="00F21475">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F09C3">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In the A</w:t>
       </w:r>
       <w:r w:rsidR="00EB2AA1" w:rsidRPr="001F09C3">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EC0D4B">
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Anglican Church in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aotearoa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>New Zealand and Polynesia</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21475">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6600CDB3" w14:textId="5F5EFCE0" w:rsidR="000C20C0" w:rsidRPr="00710FC0" w:rsidRDefault="00710FC0" w:rsidP="0037181A">
+    <w:p w14:paraId="6600CDB3" w14:textId="5FCA9522" w:rsidR="000C20C0" w:rsidRPr="00E70D64" w:rsidRDefault="00710FC0" w:rsidP="00BE61DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710FC0">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ll our Air F</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orce service members on their 79</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>th birthday and those serving in Alaska—at</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Joint Base Elmendorf-Richardson, Eielson Air Force Base, Fort Wainwright, Clear Space</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Force Station, and the Anchorage VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F7E966" w14:textId="77777777" w:rsidR="00291BB7" w:rsidRDefault="00291BB7" w:rsidP="00291BB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD07A56" w14:textId="77777777" w:rsidR="00291BB7" w:rsidRPr="00122A9A" w:rsidRDefault="00291BB7" w:rsidP="00291BB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572926BE" w14:textId="77777777" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00DC3F76" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7661D6D1" w14:textId="48B912BC" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00C46B10" w:rsidP="00C46B10">
+    <w:p w14:paraId="7661D6D1" w14:textId="5A31AEAF" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00C46B10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC0D4B">
+        <w:t xml:space="preserve">September 20:  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496147">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>Seventeenth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:  The Thirteenth Sunday after Pentecost</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00414B4D" w14:textId="1F315589" w:rsidR="006657FD" w:rsidRDefault="000E39DD" w:rsidP="000E39DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E39DD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of St. Paul's Episcopal Church </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(1868</w:t>
       </w:r>
       <w:r w:rsidR="009B2DCC">
         <w:rPr>
@@ -3764,177 +4120,219 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006657FD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="006657FD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. Luke the Evangelist Parish (Parroquia Ayudada San Lucas Evangelista) in Ponce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F29AFC" w14:textId="6368AC70" w:rsidR="0035242E" w:rsidRPr="009B2DCC" w:rsidRDefault="0035242E" w:rsidP="009B2DCC">
+    <w:p w14:paraId="22F29AFC" w14:textId="437F2BC4" w:rsidR="0035242E" w:rsidRPr="009B2DCC" w:rsidRDefault="0035242E" w:rsidP="00F21475">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Anglican Church of Australia</w:t>
       </w:r>
       <w:r w:rsidR="00EC0D4B" w:rsidRPr="009B2DCC">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>West Africa.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59DE7112" w14:textId="114701E4" w:rsidR="000C20C0" w:rsidRPr="00710FC0" w:rsidRDefault="000C20C0" w:rsidP="002F6114">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DE7112" w14:textId="7BBB14F6" w:rsidR="000C20C0" w:rsidRPr="00E70D64" w:rsidRDefault="000C20C0" w:rsidP="001D73CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710FC0">
+      <w:r w:rsidRPr="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in </w:t>
       </w:r>
-      <w:r w:rsidR="00710FC0" w:rsidRPr="00710FC0">
-[...20 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in Arizona—at Fort Huachuca, Davis-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Monthan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Air Force Base, Luke Air Force</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Base, Yuma Proving Ground, Federal Correctional Institution Phoenix, and the Phoenix VA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Medical Center.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2945125E" w14:textId="77777777" w:rsidR="000C20C0" w:rsidRDefault="000C20C0" w:rsidP="000C20C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="442503AB" w14:textId="77777777" w:rsidR="00F44DEF" w:rsidRPr="001F09C3" w:rsidRDefault="00F44DEF" w:rsidP="000C20C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAEC014" w14:textId="2D8196D1" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00F44DEF" w:rsidP="00C46B10">
+    <w:p w14:paraId="4AAEC014" w14:textId="574DF15E" w:rsidR="00C46B10" w:rsidRPr="00D94853" w:rsidRDefault="00496147" w:rsidP="00C46B10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>August 30:  The F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C46B10">
+        <w:t xml:space="preserve">September 27: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44DEF">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ourteenth Sunday after Pentecost</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496147">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eighteenth</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24340AD8" w14:textId="74DDDB54" w:rsidR="00DC3F76" w:rsidRPr="00D94853" w:rsidRDefault="00DC3F76" w:rsidP="00DC3F76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94853">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our Diocese of Missouri, we pray for the people and ministry of </w:t>
       </w:r>
       <w:r w:rsidR="006657FD" w:rsidRPr="006657FD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Episcopal Church of the Holy Communion</w:t>
       </w:r>
       <w:r w:rsidR="00C3410B">
         <w:rPr>
@@ -4019,176 +4417,175 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2F99">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In our companion Diocese of Puerto Rico, we pray for </w:t>
       </w:r>
       <w:r w:rsidR="00691F14" w:rsidRPr="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>St. Luke's Episcopal Medical Center (Centro Médico Episcopal San Lucas)</w:t>
       </w:r>
       <w:r w:rsidR="00691F14">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5511155E" w14:textId="36F6BBC9" w:rsidR="00AD30E5" w:rsidRPr="009B2DCC" w:rsidRDefault="000D025A" w:rsidP="009B2DCC">
+    <w:p w14:paraId="5511155E" w14:textId="000F63D9" w:rsidR="00AD30E5" w:rsidRPr="009B2DCC" w:rsidRDefault="000D025A" w:rsidP="00F21475">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90333">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Anglican Communion, we pray for </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0D4B" w:rsidRPr="00EC0D4B">
-[...18 lines deleted...]
-        <w:t>West Indies</w:t>
+      <w:r w:rsidR="00F21475" w:rsidRPr="00F21475">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Church of Bangladesh</w:t>
       </w:r>
       <w:r w:rsidR="00FE2A59" w:rsidRPr="009B2DCC">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105CF940" w14:textId="137DD2D8" w:rsidR="000C20C0" w:rsidRPr="00710FC0" w:rsidRDefault="000C20C0" w:rsidP="00D56847">
+    <w:p w14:paraId="105CF940" w14:textId="513DAFCC" w:rsidR="000C20C0" w:rsidRPr="00E70D64" w:rsidRDefault="000C20C0" w:rsidP="00B92161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00710FC0">
+      <w:r w:rsidRPr="00E70D64">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Armed Forces and Federal Ministries, we pray for our chaplains, military members, their families, and for those serving in </w:t>
       </w:r>
-      <w:r w:rsidR="00710FC0" w:rsidRPr="00710FC0">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Airlift Wing Air National Guard, Laramie Readiness Center, and the Cheyenne VA Medical Center.</w:t>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arkansas—at Pine Bluff Arsenal, Camp Robinson,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ebbing Air National Guard Base, Federal Correctional Complex Forrest City, and the Little</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D64" w:rsidRPr="00E70D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rock VA Medical Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772CE513" w14:textId="77777777" w:rsidR="000C20C0" w:rsidRPr="00D94853" w:rsidRDefault="000C20C0" w:rsidP="000C20C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000C20C0" w:rsidRPr="00D94853">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2583471D" w14:textId="77777777" w:rsidR="005666E2" w:rsidRDefault="005666E2" w:rsidP="0023529A">
+    <w:p w14:paraId="5812FDC6" w14:textId="77777777" w:rsidR="000812F9" w:rsidRDefault="000812F9" w:rsidP="0023529A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54305579" w14:textId="77777777" w:rsidR="005666E2" w:rsidRDefault="005666E2" w:rsidP="0023529A">
+    <w:p w14:paraId="36EFBA0B" w14:textId="77777777" w:rsidR="000812F9" w:rsidRDefault="000812F9" w:rsidP="0023529A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4275,90 +4672,90 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00355773">
+            <w:r w:rsidR="00300C08">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00355773">
+            <w:r w:rsidR="00300C08">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4370,58 +4767,58 @@
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3915E51E" w14:textId="77777777" w:rsidR="0023529A" w:rsidRDefault="0023529A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="05A1DA76" w14:textId="77777777" w:rsidR="005947B6" w:rsidRDefault="005947B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31F8D485" w14:textId="77777777" w:rsidR="005666E2" w:rsidRDefault="005666E2" w:rsidP="0023529A">
+    <w:p w14:paraId="14491447" w14:textId="77777777" w:rsidR="000812F9" w:rsidRDefault="000812F9" w:rsidP="0023529A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7079CD1B" w14:textId="77777777" w:rsidR="005666E2" w:rsidRDefault="005666E2" w:rsidP="0023529A">
+    <w:p w14:paraId="36BA5693" w14:textId="77777777" w:rsidR="000812F9" w:rsidRDefault="000812F9" w:rsidP="0023529A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="53E6F6A5" w14:textId="77777777" w:rsidR="005947B6" w:rsidRDefault="005947B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="53CE55DE" w14:textId="77E7E7EE" w:rsidR="0023529A" w:rsidRDefault="0023529A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -6883,244 +7280,255 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC3F76"/>
+    <w:rsid w:val="000812F9"/>
     <w:rsid w:val="00095344"/>
     <w:rsid w:val="000962AD"/>
     <w:rsid w:val="000A2F99"/>
     <w:rsid w:val="000A772A"/>
     <w:rsid w:val="000B69EE"/>
     <w:rsid w:val="000C20C0"/>
     <w:rsid w:val="000D025A"/>
     <w:rsid w:val="000E39DD"/>
     <w:rsid w:val="000E7C6F"/>
     <w:rsid w:val="00122A9A"/>
     <w:rsid w:val="0012323B"/>
     <w:rsid w:val="001252C3"/>
     <w:rsid w:val="00130027"/>
     <w:rsid w:val="0014151D"/>
     <w:rsid w:val="00164292"/>
     <w:rsid w:val="001676F5"/>
     <w:rsid w:val="00174990"/>
     <w:rsid w:val="00175D8D"/>
     <w:rsid w:val="001923EF"/>
     <w:rsid w:val="00193065"/>
     <w:rsid w:val="001A20D7"/>
     <w:rsid w:val="001C5326"/>
     <w:rsid w:val="001E33F0"/>
     <w:rsid w:val="001E4286"/>
     <w:rsid w:val="001E6E8E"/>
     <w:rsid w:val="001E755D"/>
     <w:rsid w:val="001F09C3"/>
     <w:rsid w:val="0023529A"/>
     <w:rsid w:val="0025086E"/>
     <w:rsid w:val="00254467"/>
     <w:rsid w:val="00261EB5"/>
     <w:rsid w:val="002908DD"/>
     <w:rsid w:val="00291BB7"/>
     <w:rsid w:val="00292DBF"/>
     <w:rsid w:val="00296C15"/>
     <w:rsid w:val="002A0C93"/>
     <w:rsid w:val="002B16FF"/>
     <w:rsid w:val="002D264F"/>
     <w:rsid w:val="002E32B7"/>
     <w:rsid w:val="002F5D65"/>
+    <w:rsid w:val="00300C08"/>
     <w:rsid w:val="00312657"/>
     <w:rsid w:val="003210AA"/>
     <w:rsid w:val="00345C62"/>
     <w:rsid w:val="0035242E"/>
     <w:rsid w:val="003544DB"/>
     <w:rsid w:val="00355773"/>
     <w:rsid w:val="00374964"/>
     <w:rsid w:val="0038127F"/>
     <w:rsid w:val="00391E48"/>
     <w:rsid w:val="00393F61"/>
     <w:rsid w:val="003A3356"/>
     <w:rsid w:val="003B1C45"/>
     <w:rsid w:val="003D7610"/>
     <w:rsid w:val="00421FDD"/>
     <w:rsid w:val="00422E6F"/>
     <w:rsid w:val="004327CD"/>
     <w:rsid w:val="004352B5"/>
     <w:rsid w:val="00443792"/>
     <w:rsid w:val="00455167"/>
     <w:rsid w:val="0049378D"/>
+    <w:rsid w:val="00496147"/>
     <w:rsid w:val="004D1A8B"/>
     <w:rsid w:val="004F43B9"/>
     <w:rsid w:val="004F6044"/>
     <w:rsid w:val="00535488"/>
     <w:rsid w:val="005666E2"/>
     <w:rsid w:val="005762B0"/>
     <w:rsid w:val="0058273C"/>
     <w:rsid w:val="00593C21"/>
     <w:rsid w:val="005947B6"/>
     <w:rsid w:val="005953F8"/>
     <w:rsid w:val="0059650D"/>
     <w:rsid w:val="005A008C"/>
     <w:rsid w:val="005A0E43"/>
     <w:rsid w:val="005A2D24"/>
     <w:rsid w:val="005E2CE3"/>
     <w:rsid w:val="005F7DDA"/>
     <w:rsid w:val="00600CEA"/>
     <w:rsid w:val="0061448B"/>
     <w:rsid w:val="0061566D"/>
     <w:rsid w:val="0064292B"/>
     <w:rsid w:val="00665036"/>
     <w:rsid w:val="006657FD"/>
     <w:rsid w:val="006826CF"/>
     <w:rsid w:val="00691F14"/>
     <w:rsid w:val="00695923"/>
     <w:rsid w:val="006A07EB"/>
     <w:rsid w:val="006F7441"/>
     <w:rsid w:val="0070417D"/>
     <w:rsid w:val="00710FC0"/>
     <w:rsid w:val="00717204"/>
     <w:rsid w:val="00736E6E"/>
     <w:rsid w:val="0075429F"/>
     <w:rsid w:val="007558B8"/>
     <w:rsid w:val="00766A4C"/>
     <w:rsid w:val="0077249F"/>
     <w:rsid w:val="00772EAA"/>
+    <w:rsid w:val="00774FC4"/>
     <w:rsid w:val="00775CB3"/>
     <w:rsid w:val="00780446"/>
+    <w:rsid w:val="00787FE4"/>
     <w:rsid w:val="007A57FD"/>
     <w:rsid w:val="007B15F9"/>
     <w:rsid w:val="007B35CD"/>
     <w:rsid w:val="007C1B33"/>
     <w:rsid w:val="007D69C3"/>
     <w:rsid w:val="007F4E34"/>
     <w:rsid w:val="00801CEE"/>
     <w:rsid w:val="00803201"/>
     <w:rsid w:val="00821245"/>
     <w:rsid w:val="00826252"/>
     <w:rsid w:val="00831791"/>
     <w:rsid w:val="00862D20"/>
     <w:rsid w:val="00874C24"/>
     <w:rsid w:val="00886DA1"/>
     <w:rsid w:val="008B2CBD"/>
     <w:rsid w:val="008B692E"/>
     <w:rsid w:val="008D00CA"/>
     <w:rsid w:val="008E0308"/>
     <w:rsid w:val="00900AE7"/>
     <w:rsid w:val="00901079"/>
     <w:rsid w:val="009258E5"/>
     <w:rsid w:val="00935A58"/>
     <w:rsid w:val="00981982"/>
     <w:rsid w:val="00982BDA"/>
     <w:rsid w:val="00996EC3"/>
     <w:rsid w:val="009A52D8"/>
     <w:rsid w:val="009B2DCC"/>
     <w:rsid w:val="009E5BF6"/>
     <w:rsid w:val="009F6951"/>
     <w:rsid w:val="00A07885"/>
     <w:rsid w:val="00A14F0F"/>
     <w:rsid w:val="00A22477"/>
     <w:rsid w:val="00A45037"/>
     <w:rsid w:val="00A55D45"/>
     <w:rsid w:val="00A76E07"/>
     <w:rsid w:val="00A8212D"/>
     <w:rsid w:val="00A82C34"/>
+    <w:rsid w:val="00AC4553"/>
     <w:rsid w:val="00AD30E5"/>
     <w:rsid w:val="00B0682E"/>
     <w:rsid w:val="00B12FD9"/>
     <w:rsid w:val="00B1314F"/>
     <w:rsid w:val="00B16C60"/>
     <w:rsid w:val="00B205DA"/>
     <w:rsid w:val="00B3465D"/>
     <w:rsid w:val="00B564BD"/>
+    <w:rsid w:val="00B673AB"/>
     <w:rsid w:val="00B77B43"/>
+    <w:rsid w:val="00B857C9"/>
     <w:rsid w:val="00B93001"/>
     <w:rsid w:val="00BB214A"/>
     <w:rsid w:val="00BB471E"/>
     <w:rsid w:val="00BB6287"/>
     <w:rsid w:val="00BC22F5"/>
     <w:rsid w:val="00BC7E38"/>
     <w:rsid w:val="00C00A1A"/>
     <w:rsid w:val="00C01266"/>
     <w:rsid w:val="00C0229E"/>
     <w:rsid w:val="00C3410B"/>
     <w:rsid w:val="00C3757F"/>
     <w:rsid w:val="00C42FA2"/>
     <w:rsid w:val="00C46B10"/>
     <w:rsid w:val="00C60E3A"/>
     <w:rsid w:val="00C84419"/>
     <w:rsid w:val="00C90333"/>
     <w:rsid w:val="00CA0EB9"/>
     <w:rsid w:val="00CB1D55"/>
     <w:rsid w:val="00CB6AFF"/>
     <w:rsid w:val="00CC2A6B"/>
     <w:rsid w:val="00CE277E"/>
     <w:rsid w:val="00CF6762"/>
     <w:rsid w:val="00D21735"/>
     <w:rsid w:val="00D2467F"/>
     <w:rsid w:val="00D53EE5"/>
     <w:rsid w:val="00D73C82"/>
     <w:rsid w:val="00D75710"/>
     <w:rsid w:val="00D81EC5"/>
     <w:rsid w:val="00D83635"/>
     <w:rsid w:val="00D94853"/>
     <w:rsid w:val="00DA212F"/>
     <w:rsid w:val="00DC3F76"/>
     <w:rsid w:val="00DC474C"/>
     <w:rsid w:val="00DD6562"/>
+    <w:rsid w:val="00DF77A0"/>
     <w:rsid w:val="00E215C0"/>
     <w:rsid w:val="00E371CC"/>
     <w:rsid w:val="00E508C1"/>
     <w:rsid w:val="00E5169D"/>
+    <w:rsid w:val="00E70D64"/>
     <w:rsid w:val="00E73657"/>
     <w:rsid w:val="00E766DC"/>
     <w:rsid w:val="00E90D19"/>
     <w:rsid w:val="00EA1856"/>
     <w:rsid w:val="00EA2090"/>
     <w:rsid w:val="00EB2AA1"/>
     <w:rsid w:val="00EB4E38"/>
     <w:rsid w:val="00EC0D4B"/>
     <w:rsid w:val="00ED4D08"/>
     <w:rsid w:val="00EF1298"/>
     <w:rsid w:val="00F050F5"/>
     <w:rsid w:val="00F13775"/>
+    <w:rsid w:val="00F21475"/>
     <w:rsid w:val="00F241B2"/>
     <w:rsid w:val="00F4219B"/>
     <w:rsid w:val="00F44DEF"/>
     <w:rsid w:val="00F51287"/>
     <w:rsid w:val="00F65B4D"/>
     <w:rsid w:val="00F65C44"/>
     <w:rsid w:val="00F82418"/>
     <w:rsid w:val="00F86AB4"/>
     <w:rsid w:val="00FA7BDF"/>
     <w:rsid w:val="00FB2361"/>
     <w:rsid w:val="00FC5E7A"/>
     <w:rsid w:val="00FD1D6C"/>
     <w:rsid w:val="00FD2313"/>
     <w:rsid w:val="00FD5A4C"/>
     <w:rsid w:val="00FD5CE1"/>
     <w:rsid w:val="00FE13BD"/>
     <w:rsid w:val="00FE1F56"/>
     <w:rsid w:val="00FE2A59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -8733,82 +9141,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E36E01-2FB1-43A6-873B-63B095626CDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C13A54C-7F8D-4E56-982D-A318DB952A42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1606</Words>
-  <Characters>9159</Characters>
+  <Words>1621</Words>
+  <Characters>9245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
+  <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10744</CharactersWithSpaces>
+  <CharactersWithSpaces>10845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>