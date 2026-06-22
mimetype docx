--- v0 (2025-11-04)
+++ v1 (2026-06-22)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2E017DA8" w14:textId="6FB0FADD" w:rsidR="00262916" w:rsidRPr="00AF3695" w:rsidRDefault="000C756C" w:rsidP="000C756C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7394DF1A" wp14:editId="2868DFB7">
             <wp:extent cx="4495800" cy="830746"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="1" name="Picture 1" descr="A picture containing application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -65,620 +64,505 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4531774" cy="837393"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784A00CA" w14:textId="3A2798D6" w:rsidR="000C756C" w:rsidRPr="000C756C" w:rsidRDefault="000C756C" w:rsidP="000C756C">
+    <w:p w14:paraId="784A00CA" w14:textId="5081BFA7" w:rsidR="000C756C" w:rsidRPr="000C756C" w:rsidRDefault="000C756C" w:rsidP="000C756C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Wear Orange Sunday</w:t>
       </w:r>
-      <w:r w:rsidR="002E23AE">
+    </w:p>
+    <w:p w14:paraId="794D6795" w14:textId="77777777" w:rsidR="000C756C" w:rsidRDefault="000C756C" w:rsidP="00A774B1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="794D6795" w14:textId="77777777" w:rsidR="000C756C" w:rsidRDefault="000C756C" w:rsidP="00A774B1">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF5E3C0" w14:textId="4A0D3F97" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF3695">
+        <w:t>Opening Prayer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3695" w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Opening Prayer</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191723F7" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="273E7676" w14:textId="2ED8C63F" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Celebrant</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lord, make us instruments of your </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Lord, make us instruments of your peace; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22536476" w14:textId="4D3A3B0C" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Where there is hatred, let us sow love; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7441C34D" w14:textId="06958868" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Celebrant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where there is injury, pardon; where there is doubt, faith;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EE6945" w14:textId="774C39A4" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Where there is despair, hope; where there is darkness, light; and where there is sadness, joy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A493F20" w14:textId="13D6C2BF" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Celebrant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O Divine Master, grant that we may not so much seek to be consoled as to console; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17079E45" w14:textId="7B1541DE" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>to be understood, as to understand; to be loved, as to love; for it is in giving that we receive, it is in pardoning that we are pardoned, and it is in dying that we are born to Eternal Life. Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69638288" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C66EF87" w14:textId="15337784" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>LIGHTING OF THE FLAME OF PEACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B43D05" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71518583" w14:textId="7EF7AABF" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="181818"/>
-[...2 lines deleted...]
-        <w:t>peace;</w:t>
+          <w:i/>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>Leader</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We kindle this flame as a symbol of hope and peace. May it burn not only in this place but also in our hearts. May its light dispel the shadow from before our path that we may see clearly the road that is ahead. May it be a reminder that hope is a flame that can never be extinguished. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7BDDF6" w14:textId="5CF20548" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...418 lines deleted...]
-        <w:t xml:space="preserve"> through Jesus Christ the Author of Peace. Amen.</w:t>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="181818"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>We stand together in hope. We stand together in faith. We stand together in love. We stand individually as ambassadors of hope, vessels of faith, and sentinels of love.  We stand as a community committed to making no peace with gun violence. We pray for the outpouring of the Holy Spirit to inflame and enkindle our lives, our churches, our communities, our cities, and our nation with a passion for lasting peace; through Jesus Christ the Author of Peace. Amen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B58C8CA" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74C339CF" w14:textId="77777777" w:rsidR="00CD79C9" w:rsidRPr="00AF3695" w:rsidRDefault="00CD79C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6031070B" w14:textId="1C0A8B75" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -704,119 +588,101 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A774B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Inspire us</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>, o God,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A774B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with the gift of shalom, the gift of wholeness and the promise of your presence. Give us wisdom to seek nonviolence as an answer to the violence of our lives and world. Give us courage to seek wholeness in a fractured and divided world, to find reconciliation rather than revenge, to abandon the instruments of violence and death and entrust our lives, our </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A774B1">
+        <w:t xml:space="preserve"> with the gift of shalom, the gift of wholeness and the promise of your presence. Give us wisdom to seek nonviolence as an answer to the violence of our lives and world. Give us courage to seek wholeness in a fractured and divided world, to find reconciliation rather than revenge, to abandon the instruments of violence and death and entrust our lives, our homes and our families to you. May your presence fill us and others with the thirst for unity, wholeness, and the desire to see all people valued as created in your image. May we and others receive your Shalom that we might be faithful instruments of your love. Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F0345E" w14:textId="06CB903D" w:rsidR="00AF3695" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>homes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A774B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and our families to you. May your presence fill us and others with the thirst for unity, wholeness, and the desire to see all people valued as created in your image. May we and others receive your Shalom that we might be faithful instruments of your love. Amen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14F0345E" w14:textId="06CB903D" w:rsidR="00AF3695" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+        <w:t xml:space="preserve"> (Adapted from Episcopal Peace Fellowship, “Gift of Shalom”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DF9F20" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A774B1">
+    </w:p>
+    <w:p w14:paraId="093940D0" w14:textId="77777777" w:rsidR="00AF3695" w:rsidRDefault="00AF3695" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Adapted from Episcopal Peace Fellowship, “Gift of Shalom”)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31DF9F20" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D68AA08" w14:textId="77777777" w:rsidR="00AF3695" w:rsidRPr="00A774B1" w:rsidRDefault="00AF3695" w:rsidP="00A774B1">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093940D0" w14:textId="77777777" w:rsidR="00AF3695" w:rsidRDefault="00AF3695" w:rsidP="00A774B1">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7097694D" w14:textId="3F8884C3" w:rsidR="00A774B1" w:rsidRDefault="00A774B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRAYERS OF THE PEOPLE</w:t>
       </w:r>
       <w:r w:rsidR="00262916" w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00262916" w:rsidRPr="00AF3695">
@@ -1374,270 +1240,257 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>We light this candle to remember those who ended their lives at their own hands with a gun, those who lost their lives</w:t>
       </w:r>
       <w:r w:rsidR="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by unintentional shootings</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and those children whose promise of life was cut short. We pray that we may be strength to those in despair, hope </w:t>
+        <w:t xml:space="preserve">, and those children whose promise of life was cut short. We pray that we may be strength to those in despair, hope in those in desolation, and comfort to those in misery. And </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>in</w:t>
+        <w:t>so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> those in desolation, and comfort to those in misery. And </w:t>
+        <w:t xml:space="preserve"> we pray,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53756610" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">God of sacred stories, heal us and make us whole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039B4DC7" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00AF3695">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78038FED" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">For those who feel helpless in the face </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>of  Gun</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Violence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB55FA0" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Leader</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">We light this candle in solidarity with those who feel helpless, dejected, or powerless in the face of the gun violence epidemic. We know that gun violence touches all cultures, classes, genders, races, tribes, and nations. We pray that we may not be overwhelmed by gun violence but that we may overwhelm the world with the violence of love. And </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AF3695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> we pray,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53756610" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+    <w:p w14:paraId="38223F96" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">God of sacred stories, heal us and make us whole. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039B4DC7" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00AF3695">
-[...39 lines deleted...]
-    <w:p w14:paraId="3BB55FA0" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
+    <w:p w14:paraId="14EE3BC1" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...75 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="33B43439" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E06D96" w14:textId="77777777" w:rsidR="00AF3695" w:rsidRPr="00AF3695" w:rsidRDefault="00AF3695" w:rsidP="00A774B1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="234450F1" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For The Perpetrators of Gun Violence </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE1E60D" w14:textId="77777777" w:rsidR="00A774B1" w:rsidRPr="00AF3695" w:rsidRDefault="00A774B1" w:rsidP="00A774B1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Leader</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2229,60 +2082,58 @@
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Deacon</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Go into the world. Be of Good Cheer. Hold </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009A5D5B" w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>fast that</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF3695">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is good. Render to no one evil for evil. Support the weak. Honor everyone. Respect the dignity of every human being. Go into the world that together we can be advocates of hope and agents of peace. God in peace. Go in hope. Go in love. </w:t>
       </w:r>
       <w:r w:rsidR="009A5D5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D92071" w14:textId="7272A878" w:rsidR="00262916" w:rsidRPr="00AF3695" w:rsidRDefault="00262916" w:rsidP="00AF3695">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Corbel" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="181818"/>
           <w:highlight w:val="white"/>
@@ -2344,75 +2195,76 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A774B1"/>
     <w:rsid w:val="000C756C"/>
     <w:rsid w:val="00262916"/>
     <w:rsid w:val="002E23AE"/>
     <w:rsid w:val="00697129"/>
     <w:rsid w:val="00987CB4"/>
     <w:rsid w:val="009A5D5B"/>
     <w:rsid w:val="00A56CD5"/>
     <w:rsid w:val="00A774B1"/>
     <w:rsid w:val="00AF3695"/>
+    <w:rsid w:val="00BF6CC0"/>
     <w:rsid w:val="00CD79C9"/>
+    <w:rsid w:val="00D057F3"/>
     <w:rsid w:val="00F13BCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3148,72 +3000,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1146</Words>
-  <Characters>6533</Characters>
+  <Words>1144</Words>
+  <Characters>6521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7664</CharactersWithSpaces>
+  <CharactersWithSpaces>7650</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Haggerty</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>